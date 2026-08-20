--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -98,51 +98,51 @@
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2015-06-06</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Poš.</t>
   </si>
   <si>
     <t>2015-06-13</t>
   </si>
   <si>
     <t>O pohár starosty</t>
   </si>
   <si>
     <t>2015-06-27</t>
   </si>
   <si>
     <t>Modrá stuha Lipna - 50.ročník</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-07-04</t>
   </si>
   <si>
     <t>MČR Vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2015-07-10</t>
   </si>
   <si>
     <t>O krále Šumavy</t>
   </si>
   <si>
     <t>2015-08-28</t>
   </si>
   <si>
     <t>Lipno regata 2015</t>
   </si>
   <si>
     <t>2015-09-02</t>
   </si>