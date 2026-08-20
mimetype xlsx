--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -113,51 +113,51 @@
   <si>
     <t>Závod nadějí (uzavřený závod)</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t>071410</t>
   </si>
   <si>
     <t>2007-07-21</t>
   </si>
   <si>
     <t>Letní závod</t>
   </si>
   <si>
     <t>072123</t>
   </si>
   <si>
     <t>2007-08-25</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>071330</t>
   </si>
   <si>
     <t>2007-08-27</t>
   </si>
   <si>
     <t>Mistrovství ČR - TMR Q</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>071381</t>
   </si>
   <si>
     <t>2007-08-30</t>
   </si>
   <si>
     <t>MČR - Lipno Regatta (okruh Alfa)</t>
   </si>