--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -104,51 +104,51 @@
   <si>
     <t>2023-10-14</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>2023-09-15</t>
   </si>
   <si>
     <t>Baltic Cup MMPSKO 2023</t>
   </si>
   <si>
     <t>DZIWNÓW</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-09-03</t>
   </si>
   <si>
     <t>Regata 130 let - Slavnostní plavba</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>2023-08-22</t>
   </si>
   <si>
     <t>Österreichische Jugendmeisterschaft 2023</t>
   </si>