--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -86,51 +86,51 @@
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-17</t>
   </si>
   <si>
     <t>19. Müggelschlösschen-Cup SGaM</t>
   </si>
   <si>
     <t>Großer Müggelsee Berlin, Německo</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-08-23</t>
   </si>
   <si>
     <t>Österreichischen Jugendmeisterschaften 2022</t>
   </si>
   <si>
     <t>Traunsee</t>
   </si>
   <si>
     <t>2022-08-05</t>
   </si>
   <si>
     <t>Mistrovství Polska U-11</t>
   </si>
   <si>
     <t>Jezero Siecino, Polsko</t>
   </si>
   <si>
     <t>2022-07-23</t>
   </si>
   <si>
     <t>Zmrzlinový pohár</t>
   </si>