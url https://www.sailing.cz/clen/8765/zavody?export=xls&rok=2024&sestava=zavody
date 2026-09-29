--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -116,51 +116,51 @@
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2024-06-22</t>
   </si>
   <si>
     <t>Modrá stuha Českého Těšína</t>
   </si>
   <si>
     <t>2024-06-15</t>
   </si>
   <si>
     <t>Mladý vítr</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-05-18</t>
   </si>
   <si>
     <t>Jarní Budíček</t>
   </si>
   <si>
     <t>Petrův rybník - Krnov</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2024-04-27</t>
   </si>
   <si>
     <t>Cena Olešné</t>
   </si>