--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -95,51 +95,51 @@
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-05</t>
   </si>
   <si>
     <t>Interpohár 2023</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
     <t>Bermuda cup</t>
   </si>
   <si>
     <t>Slezská Harta</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>Modrá stuha Českého Těšína</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>