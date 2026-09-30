--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-11-15</t>
   </si>
   <si>
     <t>Teamrace Optimist</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
     <t>13 Halloween cup</t>
   </si>
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2025-10-11</t>
   </si>
   <si>
     <t>Cena Lokomotivy</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2025-09-20</t>
   </si>
   <si>
     <t>Fair Play</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2025-09-06</t>
   </si>