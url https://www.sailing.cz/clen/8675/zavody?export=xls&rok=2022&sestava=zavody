--- v0 (2026-06-06)
+++ v1 (2026-10-19)
@@ -65,51 +65,51 @@
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-08-27</t>
   </si>
   <si>
     <t>Modrá stuha Jesenice</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2022-05-14</t>
   </si>
   <si>
     <t>Stříbrná Plachetnice</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>