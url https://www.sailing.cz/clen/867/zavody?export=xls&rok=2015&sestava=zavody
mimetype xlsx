--- v0 (2026-05-23)
+++ v1 (2026-07-23)
@@ -107,51 +107,51 @@
   <si>
     <t>Lipno - Černá v Poš.</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>
   <si>
     <t>2015-06-15</t>
   </si>
   <si>
     <t>Hry VII. letní olympiády dětí a mládeže</t>
   </si>
   <si>
     <t>Bolevecký rybník</t>
   </si>
   <si>
     <t xml:space="preserve">Qch  </t>
   </si>
   <si>
     <t>2015-07-22</t>
   </si>
   <si>
     <t>Prigl Rejs XVI</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-08-28</t>
   </si>
   <si>
     <t>Lipno regata 2015</t>
   </si>
   <si>
     <t>2015-09-05</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
   <si>
     <t>2015-09-16</t>
   </si>
   <si>
     <t>Závod 4</t>
   </si>
   <si>
     <t>2015-09-26</t>
   </si>
   <si>
     <t>proteodesign MMČR Optimist 2015</t>
   </si>