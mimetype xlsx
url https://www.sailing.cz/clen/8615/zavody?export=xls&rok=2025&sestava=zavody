--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-10-03</t>
   </si>
   <si>
     <t>50.Skiregata memorial Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2025-09-25</t>
   </si>
   <si>
     <t>HUN Open and IQ Foil Championship</t>
   </si>
   <si>
     <t>Torbole, Italy</t>
   </si>
   <si>
     <t xml:space="preserve">IQM  </t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>FOI</t>
   </si>