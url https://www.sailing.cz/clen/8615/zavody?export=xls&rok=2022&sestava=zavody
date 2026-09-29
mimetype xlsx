--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>47. Skiregata - memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">WSR  </t>
+    <t>WSR</t>
   </si>
   <si>
     <t>2022-09-20</t>
   </si>
   <si>
     <t>iQFOiL International Games#4 Torbole - MEN</t>
   </si>
   <si>
     <t>Torbola, Lake Garda</t>
   </si>
   <si>
     <t xml:space="preserve">IQF  </t>
   </si>
   <si>
     <t>2022-09-17</t>
   </si>
   <si>
     <t>ČP course Foil</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>FOI</t>
   </si>