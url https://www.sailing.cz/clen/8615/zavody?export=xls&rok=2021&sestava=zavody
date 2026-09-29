--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -77,51 +77,51 @@
   <si>
     <t>Cena YCN - MČR Fun</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2021-09-19</t>
   </si>
   <si>
     <t>Pohár Rozkoše II.</t>
   </si>
   <si>
     <t>rozkos</t>
   </si>
   <si>
     <t>2021-09-10</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup 2021</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>MMČR a Nechranická buchta - 40. ročník</t>
   </si>
   <si>
     <t>2021-08-16</t>
   </si>
   <si>
     <t>iQFOiL World Championships 2021 men</t>
   </si>
   <si>
     <t>Silvaplana. Svýcarsko</t>
   </si>
   <si>
     <t xml:space="preserve">IQF  </t>
   </si>
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>