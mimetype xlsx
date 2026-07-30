--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2020-09-11</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-07-20</t>
   </si>
   <si>
     <t>MČR FUN Course</t>
   </si>
   <si>
     <t>Viganj - Chorvatsko</t>
   </si>
   <si>
     <t>MČR FUS</t>
   </si>
   <si>
     <t>Viganj</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>2020-06-19</t>
   </si>
   <si>
     <t>ČP Slalom VII.</t>
   </si>