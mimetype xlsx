--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -86,51 +86,51 @@
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>092005</t>
   </si>
   <si>
     <t>2009-06-13</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>092006</t>
   </si>
   <si>
     <t>2009-06-20</t>
   </si>
   <si>
     <t>Velká cena Dářka</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>091616</t>
   </si>
   <si>
     <t>2009-08-22</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>092139</t>
   </si>
   <si>
     <t>2009-09-05</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
   <si>
     <t>091622</t>
   </si>