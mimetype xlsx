--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>071501</t>
   </si>
   <si>
     <t>2007-04-28</t>
   </si>
   <si>
     <t>I. Jesenický maratón</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>072002</t>
   </si>
   <si>
     <t>2007-05-05</t>
   </si>
   <si>
     <t>Jarní pohár WCVD</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>071502</t>
   </si>
   <si>
     <t>2007-05-12</t>
   </si>
   <si>
     <t>Jesenický pohár</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>