--- v0 (2026-06-13)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>042212</t>
   </si>
   <si>
     <t>Tvarůžková regata</t>
   </si>
   <si>
     <t>Štěrkovna Mohelnice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>042129</t>
   </si>
   <si>
     <t>Vítr z Vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>042112</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>042002</t>
   </si>
   <si>
     <t>Moravský pohár + KP</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>