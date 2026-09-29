--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>032210</t>
   </si>
   <si>
     <t>Tvarůžková regata</t>
   </si>
   <si>
     <t>štěrkovna Mohelnice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>032129</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>032113</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>032002</t>
   </si>
   <si>
     <t>KP 20 + Moravský pohár I</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>