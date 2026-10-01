--- v0 (2026-06-01)
+++ v1 (2026-10-01)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2025-11-15</t>
   </si>
   <si>
     <t>Teamrace Optimist</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
     <t>13 Halloween cup</t>
   </si>
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2025-10-11</t>
   </si>
   <si>
     <t>HARKEN podzimní pohár Gdyně, Polsko</t>
   </si>
   <si>
     <t>Gdynia</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>Balt</t>
   </si>
   <si>
     <t>Dziwnów</t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
     <t>Bobule regata</t>
   </si>