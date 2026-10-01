--- v0 (2026-06-01)
+++ v1 (2026-10-01)
@@ -110,51 +110,51 @@
   <si>
     <t>Hornická Regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2023-09-15</t>
   </si>
   <si>
     <t>Baltic Cup MMPSKO 2023</t>
   </si>
   <si>
     <t>DZIWNÓW</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-05</t>
   </si>
   <si>
     <t>Interpohár 2023</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>