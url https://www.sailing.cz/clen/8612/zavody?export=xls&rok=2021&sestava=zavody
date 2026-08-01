--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-10</t>
   </si>
   <si>
     <t>Modrá trucstuha 2021</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Qmz  </t>
   </si>