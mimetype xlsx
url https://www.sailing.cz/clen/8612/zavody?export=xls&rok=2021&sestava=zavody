--- v1 (2026-08-01)
+++ v2 (2026-10-01)
@@ -71,51 +71,51 @@
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-09-22</t>
   </si>
   <si>
     <t>JMK IV.</t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Májový pohár</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2021-09-11</t>
   </si>
   <si>
     <t>Hornická regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>