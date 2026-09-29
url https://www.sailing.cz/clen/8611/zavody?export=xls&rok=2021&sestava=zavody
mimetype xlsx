--- v0 (2026-06-26)
+++ v1 (2026-09-29)
@@ -86,51 +86,51 @@
   <si>
     <t>JMK III.</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>Czech Junior Nationals - part II.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>McDonalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-07-24</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Chomoutov</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>JMK II.</t>
   </si>