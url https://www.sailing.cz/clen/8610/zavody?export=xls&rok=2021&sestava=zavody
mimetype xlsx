--- v1 (2026-08-08)
+++ v2 (2026-10-09)
@@ -80,51 +80,51 @@
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-09-22</t>
   </si>
   <si>
     <t>JMK IV.</t>
   </si>
   <si>
     <t>2021-09-08</t>
   </si>
   <si>
     <t>JMK III.</t>
   </si>
   <si>
     <t>2021-08-14</t>
   </si>
   <si>
     <t>O Hanáckó klobáso</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>