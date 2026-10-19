--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -65,51 +65,51 @@
   <si>
     <t>Pohár JMK III. - náhradní termín</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">IL4  </t>
   </si>
   <si>
     <t>2023-09-20</t>
   </si>
   <si>
     <t>Pohár JMK II. - náhradní termín</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-05-17</t>
   </si>
   <si>
     <t>Pohár JMK I.</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-04-22</t>
   </si>
   <si>
     <t>Krajský přebor</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>