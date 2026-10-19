--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -68,51 +68,51 @@
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>Czech Junior Nationals - part II.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-07-10</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>JMK II.</t>
   </si>
   <si>
     <t>2021-06-19</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2021-06-16</t>
   </si>