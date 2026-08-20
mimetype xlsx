--- v0 (2026-06-21)
+++ v1 (2026-08-20)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-10-21</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-10-14</t>
   </si>
   <si>
     <t>Pohár Kroměříže</t>
   </si>
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t xml:space="preserve">IL4  </t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>2023-09-27</t>
   </si>
   <si>
     <t>Pohár JMK III. - náhradní termín</t>
   </si>