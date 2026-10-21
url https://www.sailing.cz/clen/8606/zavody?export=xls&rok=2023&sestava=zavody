--- v1 (2026-08-20)
+++ v2 (2026-10-21)
@@ -131,51 +131,51 @@
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-05</t>
   </si>
   <si>
     <t>Interpohár 2023</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>2023-05-27</t>
   </si>
   <si>
     <t>Májový pohár</t>
   </si>