--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -95,51 +95,51 @@
   <si>
     <t xml:space="preserve">T93  </t>
   </si>
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Fair play</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-19</t>
   </si>
   <si>
     <t>O pohár primátora Liptovského Mikuláša</t>
   </si>
   <si>
     <t>Liptovská Mara</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>2023-07-09</t>
   </si>