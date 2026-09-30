--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-11-05</t>
   </si>
   <si>
     <t>MČR - O krále Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TRQ  </t>
   </si>
   <si>
     <t>2021-10-30</t>
   </si>
   <si>
     <t>Halloween Cup</t>
   </si>
   <si>
     <t>Lago do Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Skiregata - Memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
     <t xml:space="preserve">T93  </t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2021-09-17</t>
   </si>