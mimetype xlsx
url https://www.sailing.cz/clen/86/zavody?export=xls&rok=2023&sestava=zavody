--- v0 (2026-06-01)
+++ v1 (2026-09-23)
@@ -125,51 +125,51 @@
   <si>
     <t>MČR Vítr a slunce</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
     <t>Král Šumavy</t>
   </si>
   <si>
     <t>2023-06-02</t>
   </si>
   <si>
     <t>Euro Cup 29er</t>
   </si>
   <si>
     <t>2023-05-18</t>
   </si>
   <si>
     <t>Dutch Youth Regatta</t>
   </si>
   <si>
     <t>IJsselmeer</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>Nechranice week</t>
   </si>
   <si>
     <t>2023-04-29</t>
   </si>
   <si>
     <t>HYC Kupa 2023</t>
   </si>
   <si>
     <t>2023-04-15</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t>2023-04-06</t>
   </si>
   <si>
     <t>41st Lake Garda Meeting Optimist</t>
   </si>