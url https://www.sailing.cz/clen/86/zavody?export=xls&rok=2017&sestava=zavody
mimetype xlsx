--- v0 (2026-06-01)
+++ v1 (2026-07-19)
@@ -119,51 +119,51 @@
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Qdi  </t>
   </si>
   <si>
     <t>2017-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2017-07-22</t>
   </si>
   <si>
     <t>Modrá stuha Lipna 52.roč.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-08-12</t>
   </si>
   <si>
     <t>Skiffmania II.</t>
   </si>
   <si>
     <t>2017-08-24</t>
   </si>
   <si>
     <t>MMČR Q</t>
   </si>
   <si>
     <t>2017-09-02</t>
   </si>
   <si>
     <t>Borůvková regata</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t>2017-09-09</t>
   </si>