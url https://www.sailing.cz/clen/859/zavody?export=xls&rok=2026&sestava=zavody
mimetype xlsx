--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -12,115 +12,241 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
+    <t>2026-08-23</t>
+  </si>
+  <si>
+    <t>Nedělní rejs V</t>
+  </si>
+  <si>
+    <t>Brněnská přehrada</t>
+  </si>
+  <si>
+    <t>RsV</t>
+  </si>
+  <si>
+    <t>2026-08-22</t>
+  </si>
+  <si>
+    <t>Velká cena YC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KaA  </t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 18</t>
+  </si>
+  <si>
+    <t>OT</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
+    <t>RODOP jachtařská liga III.</t>
+  </si>
+  <si>
+    <t>Lipno - Černá v Pošumaví</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lig  </t>
+  </si>
+  <si>
+    <t>2026-08-12</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 17</t>
+  </si>
+  <si>
+    <t>2026-08-09</t>
+  </si>
+  <si>
+    <t>Nedělní rejs IV</t>
+  </si>
+  <si>
+    <t>2026-08-08</t>
+  </si>
+  <si>
+    <t>Horký vánek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KaD  </t>
+  </si>
+  <si>
+    <t>2026-08-05</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 16</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>Sluneční vlna</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 15</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>Retro Cup</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 14</t>
+  </si>
+  <si>
+    <t>2026-07-18</t>
+  </si>
+  <si>
+    <t>Sokolský let</t>
+  </si>
+  <si>
+    <t>2026-07-12</t>
+  </si>
+  <si>
+    <t>Nedělní rejs II</t>
+  </si>
+  <si>
+    <t>2026-07-11</t>
+  </si>
+  <si>
+    <t>Kozí dech</t>
+  </si>
+  <si>
+    <t>2026-07-08</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 12</t>
+  </si>
+  <si>
+    <t>2026-07-04</t>
+  </si>
+  <si>
+    <t>Hurá prázdniny</t>
+  </si>
+  <si>
+    <t>2026-06-27</t>
+  </si>
+  <si>
+    <t>Omniplast Cup</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 10</t>
+  </si>
+  <si>
     <t>2026-06-17</t>
   </si>
   <si>
     <t>Prýgl rejs 9</t>
   </si>
   <si>
-    <t>Brněnská přehrada</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-06-13</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t xml:space="preserve">Rac  </t>
   </si>
   <si>
     <t>2026-06-10</t>
   </si>
   <si>
     <t>Prýgl rejs 8</t>
   </si>
   <si>
     <t>2026-06-06</t>
   </si>
   <si>
     <t>Brněnská šestka</t>
   </si>
   <si>
-    <t xml:space="preserve">KaD  </t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-30</t>
   </si>
   <si>
     <t>PUMPS Adriatic Challenge</t>
   </si>
   <si>
     <t>Chorvatsko (CRO)</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2026-05-23</t>
   </si>
   <si>
     <t>Raiffeisen Trophy INSHORE 2026</t>
   </si>
   <si>
     <t>Chorvatsko - marina Hramina</t>
   </si>
   <si>
     <t xml:space="preserve">NJA  </t>
   </si>
   <si>
     <t>2026-05-20</t>
@@ -128,75 +254,66 @@
   <si>
     <t>Prýgl rejs 5</t>
   </si>
   <si>
     <t>2026-05-16</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2026-05-13</t>
   </si>
   <si>
     <t>Prýgl rejs 4</t>
   </si>
   <si>
     <t>2026-05-09</t>
   </si>
   <si>
     <t>RODOP jachtařská liga I.</t>
   </si>
   <si>
-    <t>Lipno - Černá v Pošumaví</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-06</t>
   </si>
   <si>
     <t>Prýgl rejs 3</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>Spring Cup</t>
   </si>
   <si>
     <t>2026-04-25</t>
   </si>
   <si>
     <t>Krajský přebor</t>
-  </si>
-[...1 lines deleted...]
-    <t>RsV</t>
   </si>
   <si>
     <t>2026-04-22</t>
   </si>
   <si>
     <t>Prýgl rejs 1</t>
   </si>
   <si>
     <t>2026-03-28</t>
   </si>
   <si>
     <t>Velikonoční regata 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -512,471 +629,965 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H16"/>
+  <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>262125</v>
+        <v>262151</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G2">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="H2">
-        <v>657</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>262003</v>
+        <v>262149</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
         <v>14</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G3">
         <v>5.0</v>
       </c>
       <c r="H3">
-        <v>4243</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>262124</v>
+        <v>262148</v>
       </c>
       <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="F4">
         <v>1</v>
       </c>
       <c r="G4">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
       <c r="H4">
-        <v>364</v>
+        <v>828</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>262122</v>
+        <v>261321</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="H5">
-        <v>3517</v>
+        <v>548</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>262175</v>
+        <v>262146</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="H6">
-        <v>1004</v>
+        <v>613</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>264059</v>
+        <v>262145</v>
       </c>
       <c r="B7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" t="s">
         <v>25</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="F7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G7">
         <v>3.0</v>
       </c>
       <c r="H7">
-        <v>624</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>262116</v>
+        <v>262144</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="F8">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8">
-        <v>0</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>262113</v>
+        <v>262143</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F9">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G9">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="H9">
-        <v>3024</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>262111</v>
+        <v>262142</v>
       </c>
       <c r="B10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="F10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10">
-        <v>1180</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>261319</v>
+        <v>262141</v>
       </c>
       <c r="B11" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="E11" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="F11">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G11">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
       <c r="H11">
-        <v>3283</v>
+        <v>703</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>262108</v>
+        <v>262139</v>
       </c>
       <c r="B12" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G12">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="H12">
-        <v>1142</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>262106</v>
+        <v>262138</v>
       </c>
       <c r="B13" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F13">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G13">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="H13">
-        <v>1113</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>262102</v>
+        <v>262137</v>
       </c>
       <c r="B14" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C14" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="F14">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G14">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="H14">
-        <v>1774</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>262101</v>
+        <v>262135</v>
       </c>
       <c r="B15" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="C15" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G15">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="H15">
-        <v>703</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
+        <v>262134</v>
+      </c>
+      <c r="B16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" t="s">
+        <v>28</v>
+      </c>
+      <c r="F16">
+        <v>2</v>
+      </c>
+      <c r="G16">
+        <v>4.0</v>
+      </c>
+      <c r="H16">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17">
+        <v>262133</v>
+      </c>
+      <c r="B17" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17">
+        <v>1</v>
+      </c>
+      <c r="G17">
+        <v>5.0</v>
+      </c>
+      <c r="H17">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18">
+        <v>262131</v>
+      </c>
+      <c r="B18" t="s">
+        <v>47</v>
+      </c>
+      <c r="C18" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18">
+        <v>2</v>
+      </c>
+      <c r="G18">
+        <v>2.0</v>
+      </c>
+      <c r="H18">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19">
+        <v>262129</v>
+      </c>
+      <c r="B19" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19">
+        <v>7</v>
+      </c>
+      <c r="G19">
+        <v>2.0</v>
+      </c>
+      <c r="H19">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20">
+        <v>262128</v>
+      </c>
+      <c r="B20" t="s">
+        <v>51</v>
+      </c>
+      <c r="C20" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20">
+        <v>1</v>
+      </c>
+      <c r="G20">
+        <v>3.0</v>
+      </c>
+      <c r="H20">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21">
+        <v>262125</v>
+      </c>
+      <c r="B21" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21">
+        <v>1</v>
+      </c>
+      <c r="G21">
+        <v>5.0</v>
+      </c>
+      <c r="H21">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22">
+        <v>262003</v>
+      </c>
+      <c r="B22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" t="s">
+        <v>57</v>
+      </c>
+      <c r="E22" t="s">
+        <v>58</v>
+      </c>
+      <c r="F22">
+        <v>7</v>
+      </c>
+      <c r="G22">
+        <v>5.0</v>
+      </c>
+      <c r="H22">
+        <v>4243</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23">
+        <v>262124</v>
+      </c>
+      <c r="B23" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" t="s">
+        <v>60</v>
+      </c>
+      <c r="D23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23">
+        <v>1</v>
+      </c>
+      <c r="G23">
+        <v>6.0</v>
+      </c>
+      <c r="H23">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24">
+        <v>262122</v>
+      </c>
+      <c r="B24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" t="s">
+        <v>62</v>
+      </c>
+      <c r="D24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24">
+        <v>4</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25">
+        <v>262175</v>
+      </c>
+      <c r="B25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C25" t="s">
+        <v>64</v>
+      </c>
+      <c r="D25" t="s">
+        <v>65</v>
+      </c>
+      <c r="E25" t="s">
+        <v>66</v>
+      </c>
+      <c r="F25">
+        <v>1</v>
+      </c>
+      <c r="G25">
+        <v>2.0</v>
+      </c>
+      <c r="H25">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26">
+        <v>264059</v>
+      </c>
+      <c r="B26" t="s">
+        <v>67</v>
+      </c>
+      <c r="C26" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" t="s">
+        <v>69</v>
+      </c>
+      <c r="E26" t="s">
+        <v>70</v>
+      </c>
+      <c r="F26">
+        <v>1</v>
+      </c>
+      <c r="G26">
+        <v>3.0</v>
+      </c>
+      <c r="H26">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27">
+        <v>262116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27">
+        <v>0</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28">
+        <v>262113</v>
+      </c>
+      <c r="B28" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" t="s">
+        <v>74</v>
+      </c>
+      <c r="D28" t="s">
+        <v>75</v>
+      </c>
+      <c r="E28" t="s">
+        <v>58</v>
+      </c>
+      <c r="F28">
+        <v>7</v>
+      </c>
+      <c r="G28">
+        <v>7.0</v>
+      </c>
+      <c r="H28">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29">
+        <v>262111</v>
+      </c>
+      <c r="B29" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" t="s">
+        <v>77</v>
+      </c>
+      <c r="D29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29">
+        <v>1</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30">
+        <v>261319</v>
+      </c>
+      <c r="B30" t="s">
+        <v>78</v>
+      </c>
+      <c r="C30" t="s">
+        <v>79</v>
+      </c>
+      <c r="D30" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" t="s">
+        <v>21</v>
+      </c>
+      <c r="F30">
+        <v>7</v>
+      </c>
+      <c r="G30">
+        <v>6.0</v>
+      </c>
+      <c r="H30">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31">
+        <v>262108</v>
+      </c>
+      <c r="B31" t="s">
+        <v>80</v>
+      </c>
+      <c r="C31" t="s">
+        <v>81</v>
+      </c>
+      <c r="D31" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31">
+        <v>1</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32">
+        <v>262106</v>
+      </c>
+      <c r="B32" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D32" t="s">
+        <v>75</v>
+      </c>
+      <c r="E32" t="s">
+        <v>58</v>
+      </c>
+      <c r="F32">
+        <v>7</v>
+      </c>
+      <c r="G32">
+        <v>7.0</v>
+      </c>
+      <c r="H32">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33">
+        <v>262102</v>
+      </c>
+      <c r="B33" t="s">
+        <v>84</v>
+      </c>
+      <c r="C33" t="s">
+        <v>85</v>
+      </c>
+      <c r="D33" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33">
+        <v>4</v>
+      </c>
+      <c r="G33">
+        <v>5.0</v>
+      </c>
+      <c r="H33">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34">
+        <v>262101</v>
+      </c>
+      <c r="B34" t="s">
+        <v>86</v>
+      </c>
+      <c r="C34" t="s">
+        <v>87</v>
+      </c>
+      <c r="D34" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34">
+        <v>1</v>
+      </c>
+      <c r="G34">
+        <v>3.0</v>
+      </c>
+      <c r="H34">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35">
         <v>261601</v>
       </c>
-      <c r="B16" t="s">
-[...11 lines deleted...]
-      <c r="F16">
+      <c r="B35" t="s">
+        <v>88</v>
+      </c>
+      <c r="C35" t="s">
+        <v>89</v>
+      </c>
+      <c r="D35" t="s">
+        <v>65</v>
+      </c>
+      <c r="E35" t="s">
+        <v>66</v>
+      </c>
+      <c r="F35">
         <v>1</v>
       </c>
-      <c r="G16">
+      <c r="G35">
         <v>1.0</v>
       </c>
-      <c r="H16">
+      <c r="H35">
         <v>1703</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>