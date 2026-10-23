--- v1 (2026-08-23)
+++ v2 (2026-10-23)
@@ -12,139 +12,232 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>CTL</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Název</t>
   </si>
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
+    <t>2026-10-18</t>
+  </si>
+  <si>
+    <t>Poslední vítr</t>
+  </si>
+  <si>
+    <t>Brněnská přehrada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KaA  </t>
+  </si>
+  <si>
+    <t>2026-10-14</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 26</t>
+  </si>
+  <si>
+    <t>OT</t>
+  </si>
+  <si>
+    <t>2026-10-10</t>
+  </si>
+  <si>
+    <t>Zářivé plachty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KaD  </t>
+  </si>
+  <si>
+    <t>2026-10-03</t>
+  </si>
+  <si>
+    <t>30. Česká námořní rallye</t>
+  </si>
+  <si>
+    <t>Chorvatsko (CRO)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NJA  </t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 24</t>
+  </si>
+  <si>
+    <t>2026-09-26</t>
+  </si>
+  <si>
+    <t>MČR Tera a Vareo</t>
+  </si>
+  <si>
+    <t>RsV</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 23</t>
+  </si>
+  <si>
+    <t>2026-09-18</t>
+  </si>
+  <si>
+    <t>Modrý hrozen</t>
+  </si>
+  <si>
+    <t>Nové Mlýny</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IL6  </t>
+  </si>
+  <si>
+    <t>2026-09-12</t>
+  </si>
+  <si>
+    <t>OHLA ŽS regata</t>
+  </si>
+  <si>
+    <t>Chorvatsko - marina Hramina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NJ   </t>
+  </si>
+  <si>
+    <t>2026-09-05</t>
+  </si>
+  <si>
+    <t>Stavební regatta</t>
+  </si>
+  <si>
+    <t>Chorvatsko - marina Biograd</t>
+  </si>
+  <si>
+    <t>Vítr z vinohradů</t>
+  </si>
+  <si>
+    <t>Rac</t>
+  </si>
+  <si>
+    <t>2026-08-26</t>
+  </si>
+  <si>
+    <t>Prýgl rejs 19</t>
+  </si>
+  <si>
     <t>2026-08-23</t>
   </si>
   <si>
     <t>Nedělní rejs V</t>
   </si>
   <si>
-    <t>Brněnská přehrada</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-08-22</t>
   </si>
   <si>
     <t>Velká cena YC</t>
   </si>
   <si>
-    <t xml:space="preserve">KaA  </t>
-[...1 lines deleted...]
-  <si>
     <t>2026-08-19</t>
   </si>
   <si>
     <t>Prýgl rejs 18</t>
   </si>
   <si>
-    <t>OT</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-08-14</t>
   </si>
   <si>
     <t>RODOP jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2026-08-12</t>
   </si>
   <si>
     <t>Prýgl rejs 17</t>
   </si>
   <si>
     <t>2026-08-09</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>
   <si>
     <t>2026-08-08</t>
   </si>
   <si>
     <t>Horký vánek</t>
   </si>
   <si>
-    <t xml:space="preserve">KaD  </t>
-[...1 lines deleted...]
-  <si>
     <t>2026-08-05</t>
   </si>
   <si>
     <t>Prýgl rejs 16</t>
   </si>
   <si>
     <t>2026-08-01</t>
   </si>
   <si>
     <t>Sluneční vlna</t>
   </si>
   <si>
     <t>2026-07-29</t>
   </si>
   <si>
     <t>Prýgl rejs 15</t>
   </si>
   <si>
     <t>2026-07-25</t>
   </si>
   <si>
     <t>Retro Cup</t>
   </si>
   <si>
     <t>2026-07-22</t>
@@ -188,102 +281,84 @@
   <si>
     <t>Omniplast Cup</t>
   </si>
   <si>
     <t>2026-06-24</t>
   </si>
   <si>
     <t>Prýgl rejs 10</t>
   </si>
   <si>
     <t>2026-06-17</t>
   </si>
   <si>
     <t>Prýgl rejs 9</t>
   </si>
   <si>
     <t>2026-06-13</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
-[...1 lines deleted...]
-  <si>
     <t>2026-06-10</t>
   </si>
   <si>
     <t>Prýgl rejs 8</t>
   </si>
   <si>
     <t>2026-06-06</t>
   </si>
   <si>
     <t>Brněnská šestka</t>
   </si>
   <si>
     <t>2026-05-30</t>
   </si>
   <si>
     <t>PUMPS Adriatic Challenge</t>
   </si>
   <si>
-    <t>Chorvatsko (CRO)</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-23</t>
   </si>
   <si>
     <t>Raiffeisen Trophy INSHORE 2026</t>
   </si>
   <si>
-    <t>Chorvatsko - marina Hramina</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-05-20</t>
   </si>
   <si>
     <t>Prýgl rejs 5</t>
   </si>
   <si>
     <t>2026-05-16</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2026-05-13</t>
   </si>
   <si>
     <t>Prýgl rejs 4</t>
   </si>
   <si>
     <t>2026-05-09</t>
   </si>
   <si>
     <t>RODOP jachtařská liga I.</t>
   </si>
   <si>
     <t>2026-05-06</t>
   </si>
   <si>
     <t>Prýgl rejs 3</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>Spring Cup</t>
   </si>
@@ -629,965 +704,1277 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H35"/>
+  <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>262151</v>
+        <v>262173</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G2">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="H2">
-        <v>2838</v>
+        <v>688</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>262149</v>
+        <v>262172</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G3">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="H3">
-        <v>1425</v>
+        <v>800</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>262148</v>
+        <v>262171</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G4">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="H4">
-        <v>828</v>
+        <v>554</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>261321</v>
+        <v>266201</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="G5">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="H5">
-        <v>548</v>
+        <v>10096</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>262146</v>
+        <v>262167</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F6">
         <v>1</v>
       </c>
       <c r="G6">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
       <c r="H6">
-        <v>613</v>
+        <v>402</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>262145</v>
+        <v>262165</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F7">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="G7">
         <v>3.0</v>
       </c>
       <c r="H7">
-        <v>1872</v>
+        <v>11827</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>262144</v>
+        <v>262164</v>
       </c>
       <c r="B8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G8">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="H8">
-        <v>1758</v>
+        <v>675</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>262143</v>
+        <v>262163</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="F9">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G9">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="H9">
-        <v>1004</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>262142</v>
+        <v>264165</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10">
-        <v>1892</v>
+        <v>946</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>262141</v>
+        <v>264164</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D11" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F11">
         <v>1</v>
       </c>
       <c r="G11">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="H11">
-        <v>703</v>
+        <v>540</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>262139</v>
+        <v>262157</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D12" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="F12">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="G12">
-        <v>3.0</v>
+        <v>8.0</v>
       </c>
       <c r="H12">
-        <v>1156</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>262138</v>
+        <v>262152</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F13">
         <v>1</v>
       </c>
       <c r="G13">
         <v>2.0</v>
       </c>
       <c r="H13">
-        <v>1055</v>
+        <v>800</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>262137</v>
+        <v>262151</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="F14">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G14">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="H14">
-        <v>1508</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>262135</v>
+        <v>262149</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G15">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="H15">
-        <v>1734</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>262134</v>
+        <v>262148</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G16">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="H16">
-        <v>1081</v>
+        <v>828</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>262133</v>
+        <v>261321</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="E17" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="F17">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G17">
         <v>5.0</v>
       </c>
       <c r="H17">
-        <v>305</v>
+        <v>3837</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>262131</v>
+        <v>262146</v>
       </c>
       <c r="B18" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G18">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="H18">
-        <v>1290</v>
+        <v>613</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>262129</v>
+        <v>262145</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F19">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="G19">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="H19">
-        <v>5600</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>262128</v>
+        <v>262144</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G20">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="H20">
-        <v>854</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>262125</v>
+        <v>262143</v>
       </c>
       <c r="B21" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F21">
         <v>1</v>
       </c>
       <c r="G21">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
       <c r="H21">
-        <v>657</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>262003</v>
+        <v>262142</v>
       </c>
       <c r="B22" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="C22" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
+        <v>10</v>
       </c>
       <c r="E22" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="F22">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G22">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="H22">
-        <v>4243</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>262124</v>
+        <v>262141</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F23">
         <v>1</v>
       </c>
       <c r="G23">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
       <c r="H23">
-        <v>364</v>
+        <v>703</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>262122</v>
+        <v>262139</v>
       </c>
       <c r="B24" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="F24">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="H24">
-        <v>3517</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>262175</v>
+        <v>262138</v>
       </c>
       <c r="B25" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>10</v>
       </c>
       <c r="E25" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="F25">
         <v>1</v>
       </c>
       <c r="G25">
         <v>2.0</v>
       </c>
       <c r="H25">
-        <v>1004</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>264059</v>
+        <v>262137</v>
       </c>
       <c r="B26" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C26" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>70</v>
+        <v>17</v>
       </c>
       <c r="F26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G26">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="H26">
-        <v>624</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>262116</v>
+        <v>262135</v>
       </c>
       <c r="B27" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F27">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G27">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="H27">
-        <v>0</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>262113</v>
+        <v>262134</v>
       </c>
       <c r="B28" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="E28" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="F28">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G28">
-        <v>7.0</v>
+        <v>4.0</v>
       </c>
       <c r="H28">
-        <v>3024</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>262111</v>
+        <v>262133</v>
       </c>
       <c r="B29" t="s">
         <v>76</v>
       </c>
       <c r="C29" t="s">
         <v>77</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F29">
         <v>1</v>
       </c>
       <c r="G29">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="H29">
-        <v>1180</v>
+        <v>305</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>261319</v>
+        <v>262131</v>
       </c>
       <c r="B30" t="s">
         <v>78</v>
       </c>
       <c r="C30" t="s">
         <v>79</v>
       </c>
       <c r="D30" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E30" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F30">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G30">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="H30">
-        <v>3283</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>262108</v>
+        <v>262129</v>
       </c>
       <c r="B31" t="s">
         <v>80</v>
       </c>
       <c r="C31" t="s">
         <v>81</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F31">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="H31">
-        <v>1142</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>262106</v>
+        <v>262128</v>
       </c>
       <c r="B32" t="s">
         <v>82</v>
       </c>
       <c r="C32" t="s">
         <v>83</v>
       </c>
       <c r="D32" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="E32" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="F32">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G32">
-        <v>7.0</v>
+        <v>3.0</v>
       </c>
       <c r="H32">
-        <v>1113</v>
+        <v>854</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>262102</v>
+        <v>262125</v>
       </c>
       <c r="B33" t="s">
         <v>84</v>
       </c>
       <c r="C33" t="s">
         <v>85</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F33">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G33">
         <v>5.0</v>
       </c>
       <c r="H33">
-        <v>1774</v>
+        <v>657</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>262101</v>
+        <v>262003</v>
       </c>
       <c r="B34" t="s">
         <v>86</v>
       </c>
       <c r="C34" t="s">
         <v>87</v>
       </c>
       <c r="D34" t="s">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="E34" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="F34">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="G34">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="H34">
-        <v>703</v>
+        <v>4243</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
+        <v>262124</v>
+      </c>
+      <c r="B35" t="s">
+        <v>89</v>
+      </c>
+      <c r="C35" t="s">
+        <v>90</v>
+      </c>
+      <c r="D35" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35">
+        <v>1</v>
+      </c>
+      <c r="G35">
+        <v>6.0</v>
+      </c>
+      <c r="H35">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36">
+        <v>262122</v>
+      </c>
+      <c r="B36" t="s">
+        <v>91</v>
+      </c>
+      <c r="C36" t="s">
+        <v>92</v>
+      </c>
+      <c r="D36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36">
+        <v>4</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37">
+        <v>262175</v>
+      </c>
+      <c r="B37" t="s">
+        <v>93</v>
+      </c>
+      <c r="C37" t="s">
+        <v>94</v>
+      </c>
+      <c r="D37" t="s">
+        <v>20</v>
+      </c>
+      <c r="E37" t="s">
+        <v>36</v>
+      </c>
+      <c r="F37">
+        <v>1</v>
+      </c>
+      <c r="G37">
+        <v>2.0</v>
+      </c>
+      <c r="H37">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>264059</v>
+      </c>
+      <c r="B38" t="s">
+        <v>95</v>
+      </c>
+      <c r="C38" t="s">
+        <v>96</v>
+      </c>
+      <c r="D38" t="s">
+        <v>35</v>
+      </c>
+      <c r="E38" t="s">
+        <v>21</v>
+      </c>
+      <c r="F38">
+        <v>1</v>
+      </c>
+      <c r="G38">
+        <v>3.0</v>
+      </c>
+      <c r="H38">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>262116</v>
+      </c>
+      <c r="B39" t="s">
+        <v>97</v>
+      </c>
+      <c r="C39" t="s">
+        <v>98</v>
+      </c>
+      <c r="D39" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39">
+        <v>0</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>262113</v>
+      </c>
+      <c r="B40" t="s">
+        <v>99</v>
+      </c>
+      <c r="C40" t="s">
+        <v>100</v>
+      </c>
+      <c r="D40" t="s">
+        <v>31</v>
+      </c>
+      <c r="E40" t="s">
+        <v>41</v>
+      </c>
+      <c r="F40">
+        <v>7</v>
+      </c>
+      <c r="G40">
+        <v>7.0</v>
+      </c>
+      <c r="H40">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>262111</v>
+      </c>
+      <c r="B41" t="s">
+        <v>101</v>
+      </c>
+      <c r="C41" t="s">
+        <v>102</v>
+      </c>
+      <c r="D41" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41">
+        <v>1</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>261319</v>
+      </c>
+      <c r="B42" t="s">
+        <v>103</v>
+      </c>
+      <c r="C42" t="s">
+        <v>104</v>
+      </c>
+      <c r="D42" t="s">
+        <v>52</v>
+      </c>
+      <c r="E42" t="s">
+        <v>53</v>
+      </c>
+      <c r="F42">
+        <v>7</v>
+      </c>
+      <c r="G42">
+        <v>6.0</v>
+      </c>
+      <c r="H42">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>262108</v>
+      </c>
+      <c r="B43" t="s">
+        <v>105</v>
+      </c>
+      <c r="C43" t="s">
+        <v>106</v>
+      </c>
+      <c r="D43" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43">
+        <v>1</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44">
+        <v>262106</v>
+      </c>
+      <c r="B44" t="s">
+        <v>107</v>
+      </c>
+      <c r="C44" t="s">
+        <v>108</v>
+      </c>
+      <c r="D44" t="s">
+        <v>31</v>
+      </c>
+      <c r="E44" t="s">
+        <v>41</v>
+      </c>
+      <c r="F44">
+        <v>7</v>
+      </c>
+      <c r="G44">
+        <v>7.0</v>
+      </c>
+      <c r="H44">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45">
+        <v>262102</v>
+      </c>
+      <c r="B45" t="s">
+        <v>109</v>
+      </c>
+      <c r="C45" t="s">
+        <v>110</v>
+      </c>
+      <c r="D45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" t="s">
+        <v>26</v>
+      </c>
+      <c r="F45">
+        <v>4</v>
+      </c>
+      <c r="G45">
+        <v>5.0</v>
+      </c>
+      <c r="H45">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46">
+        <v>262101</v>
+      </c>
+      <c r="B46" t="s">
+        <v>111</v>
+      </c>
+      <c r="C46" t="s">
+        <v>112</v>
+      </c>
+      <c r="D46" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46">
+        <v>1</v>
+      </c>
+      <c r="G46">
+        <v>3.0</v>
+      </c>
+      <c r="H46">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47">
         <v>261601</v>
       </c>
-      <c r="B35" t="s">
-[...14 lines deleted...]
-      <c r="G35">
+      <c r="B47" t="s">
+        <v>113</v>
+      </c>
+      <c r="C47" t="s">
+        <v>114</v>
+      </c>
+      <c r="D47" t="s">
+        <v>20</v>
+      </c>
+      <c r="E47" t="s">
+        <v>36</v>
+      </c>
+      <c r="F47">
+        <v>1</v>
+      </c>
+      <c r="G47">
         <v>1.0</v>
       </c>
-      <c r="H35">
+      <c r="H47">
         <v>1703</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>