--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-11-07</t>
   </si>
   <si>
     <t>22. Jabuka pořádaná ve spolupráci s YC Tijat</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2025-10-18</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-10-04</t>
   </si>
   <si>
     <t>29. Česká námořní rallye</t>
   </si>
   <si>
     <t xml:space="preserve">NJA  </t>
   </si>
   <si>
     <t>2025-10-01</t>
   </si>
   <si>
     <t>Prýgl rejs 24</t>
   </si>
   <si>
     <t>2025-09-27</t>
   </si>
   <si>
     <t>Zářivé plachty</t>
   </si>
   <si>
     <t xml:space="preserve">KaD  </t>
   </si>