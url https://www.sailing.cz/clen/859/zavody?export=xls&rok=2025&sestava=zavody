--- v1 (2026-08-03)
+++ v2 (2026-10-03)
@@ -104,51 +104,51 @@
   <si>
     <t>Zářivé plachty</t>
   </si>
   <si>
     <t xml:space="preserve">KaD  </t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2025-09-06</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2025-08-30</t>
   </si>
   <si>
     <t>Handicap Cup</t>
   </si>
   <si>
     <t>OTH</t>
   </si>
   <si>
     <t>2025-08-27</t>
   </si>
   <si>
     <t>Prýgl rejs 19</t>
   </si>