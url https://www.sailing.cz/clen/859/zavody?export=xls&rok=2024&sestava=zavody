--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-11-08</t>
   </si>
   <si>
     <t>Jabuka</t>
   </si>
   <si>
     <t>Jadran</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2024-10-19</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-10-12</t>
   </si>
   <si>
     <t>28. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t>2024-10-05</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2024-09-27</t>
   </si>
   <si>
     <t>Burčáková regata</t>
   </si>