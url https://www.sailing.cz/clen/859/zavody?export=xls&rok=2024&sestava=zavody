--- v1 (2026-08-03)
+++ v2 (2026-10-03)
@@ -119,51 +119,51 @@
   <si>
     <t>Prýgl rejs 15</t>
   </si>
   <si>
     <t>2024-09-20</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>2024-09-15</t>
   </si>
   <si>
     <t>IT Regatta 2024</t>
   </si>
   <si>
     <t>Chorvatsko - marina Kaštela</t>
   </si>
   <si>
     <t>2024-09-06</t>
   </si>
   <si>
     <t>Vítr z Vinohradů</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2024-09-04</t>
   </si>
   <si>
     <t>Prýgl rejs 13</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>Handicap Cup</t>
   </si>
   <si>
     <t>2024-08-25</t>
   </si>
   <si>
     <t>Velká cena YCLS, Showman Trophy (CBT)</t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Sobotní rejs V</t>
   </si>