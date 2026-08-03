--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-11-10</t>
   </si>
   <si>
     <t>Jabuka</t>
   </si>
   <si>
     <t>Jaderské moře</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2023-10-21</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-10-07</t>
   </si>
   <si>
     <t>27. Česká námořní rallye - MČR OneDesign</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2023-09-27</t>
   </si>
   <si>
     <t>Prýgl rejs 23</t>
   </si>