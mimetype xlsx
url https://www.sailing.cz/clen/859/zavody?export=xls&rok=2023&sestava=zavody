--- v1 (2026-08-03)
+++ v2 (2026-10-03)
@@ -131,51 +131,51 @@
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2023-09-13</t>
   </si>
   <si>
     <t>Prýgl rejs 21</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>2023-09-03</t>
   </si>
   <si>
     <t>Regata 130 let - Slavnostní plavba</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Alfa</t>
   </si>
   <si>
     <t>2023-08-27</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>
   <si>
     <t>2023-08-26</t>
   </si>
   <si>
     <t>Retro Cup</t>
   </si>
   <si>
     <t>2023-08-23</t>
   </si>
   <si>
     <t>Prýgl rejs 18</t>
   </si>