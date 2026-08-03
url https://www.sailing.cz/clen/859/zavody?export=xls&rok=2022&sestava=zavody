--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2022-10-28</t>
   </si>
   <si>
     <t>MČR - Velká cena Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2022-10-22</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-10-19</t>
   </si>
   <si>
     <t>Prígl Rejs 27</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>26. Česká námořní rallye</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>RsV</t>
   </si>