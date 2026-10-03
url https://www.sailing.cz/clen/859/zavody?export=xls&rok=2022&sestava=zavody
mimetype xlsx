--- v1 (2026-08-03)
+++ v2 (2026-10-03)
@@ -113,51 +113,51 @@
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2022-09-28</t>
   </si>
   <si>
     <t>Prígl Rejs 23</t>
   </si>
   <si>
     <t>2022-09-22</t>
   </si>
   <si>
     <t>MMČR Rac</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2022-09-21</t>
   </si>
   <si>
     <t>Prígl Rejs Pohár JmK 6</t>
   </si>
   <si>
     <t>2022-09-18</t>
   </si>
   <si>
     <t>Nedělní rejs VI.</t>
   </si>
   <si>
     <t>2022-09-17</t>
   </si>
   <si>
     <t>GP NJ</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2022-09-12</t>
   </si>