--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2021-10-29</t>
   </si>
   <si>
     <t>MČR  - Velká cena Prahy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2021-10-10</t>
   </si>
   <si>
     <t>Modrá trucstuha 2021</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>25. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko - Murter</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2021-10-06</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 XXIII. &amp;quot;Funny&amp;quot;</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>