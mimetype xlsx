--- v1 (2026-08-03)
+++ v2 (2026-10-03)
@@ -194,51 +194,51 @@
   <si>
     <t>2021-08-30</t>
   </si>
   <si>
     <t>Erste premier trophy 2021 podzimní</t>
   </si>
   <si>
     <t>Hramina - Murter</t>
   </si>
   <si>
     <t>2021-08-29</t>
   </si>
   <si>
     <t>Nedělní rejs VI.</t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>MMČR a Nechranická buchta - 40. ročník</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2021-08-25</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 XVII. &amp;quot;Funny&amp;quot;</t>
   </si>
   <si>
     <t>2021-08-22</t>
   </si>
   <si>
     <t>Nedělní rejs I.</t>
   </si>
   <si>
     <t>2021-08-18</t>
   </si>
   <si>
     <t>Prígl Rejs 2021 XVI.</t>
   </si>
   <si>
     <t>2021-08-13</t>
   </si>
   <si>
     <t>ICZ RODOP liga III.</t>
   </si>