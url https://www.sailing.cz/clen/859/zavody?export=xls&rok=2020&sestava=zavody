--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -89,51 +89,51 @@
   <si>
     <t>MČR RS VAREO</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Rac  </t>
   </si>
   <si>
     <t>2020-09-16</t>
   </si>
   <si>
     <t>Prigl Rajs XXII.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-09-12</t>
   </si>
   <si>
     <t>Česká jachtařská liga I.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2020-09-09</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XIX</t>
   </si>
   <si>
     <t>2020-09-01</t>
   </si>
   <si>
     <t>ERGO Hestia Raceboard European Championships</t>
   </si>