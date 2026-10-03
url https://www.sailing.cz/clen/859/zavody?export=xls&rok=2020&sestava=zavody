--- v1 (2026-08-03)
+++ v2 (2026-10-03)
@@ -77,51 +77,51 @@
   <si>
     <t>Memeoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2020-09-26</t>
   </si>
   <si>
     <t>MČR RS VAREO</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2020-09-16</t>
   </si>
   <si>
     <t>Prigl Rajs XXII.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>2020-09-12</t>
   </si>
   <si>
     <t>Česká jachtařská liga I.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>