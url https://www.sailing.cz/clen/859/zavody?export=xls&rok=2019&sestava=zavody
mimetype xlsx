--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-11-08</t>
   </si>
   <si>
     <t>17. Jabuka</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2019-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (Cabin Trophy 2019)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-10-12</t>
   </si>
   <si>
     <t>23. Česká námořní rallye - MČR One Design</t>
   </si>
   <si>
     <t>2019-10-05</t>
   </si>
   <si>
     <t>Mem. Jana Sedláka</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2019-09-27</t>
   </si>
   <si>
     <t>Mistrovství České republiky</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>