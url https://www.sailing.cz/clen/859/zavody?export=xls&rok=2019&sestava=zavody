--- v1 (2026-08-03)
+++ v2 (2026-10-04)
@@ -128,51 +128,51 @@
   <si>
     <t>Biograd na Moru, Chorvatsko</t>
   </si>
   <si>
     <t>2019-09-07</t>
   </si>
   <si>
     <t>Showman Trophy</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2019-08-29</t>
   </si>
   <si>
     <t>MMČR Bic, Rac</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2019-08-24</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>2019-08-17</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>2019-08-02</t>
   </si>
   <si>
     <t>Jachtařská liga III. - Finále</t>
   </si>
   <si>
     <t>lipno - lipno nad vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>