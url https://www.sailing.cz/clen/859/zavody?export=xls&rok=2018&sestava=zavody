--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2018-11-03</t>
   </si>
   <si>
     <t>Champagne Race - MČR ORC</t>
   </si>
   <si>
     <t>Vodice</t>
   </si>
   <si>
     <t xml:space="preserve">ORC  </t>
   </si>
   <si>
     <t>2018-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (dálkový závod)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-10-13</t>
   </si>
   <si>
     <t>22. Česká námořní rallye</t>
   </si>
   <si>
     <t>2018-10-06</t>
   </si>
   <si>
     <t>Mem. Jana Sedláka</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2018-10-01</t>
   </si>
   <si>
     <t>IT regatta 2018</t>
   </si>
   <si>
     <t>Biograd na Moru, Chorvatsko</t>
   </si>