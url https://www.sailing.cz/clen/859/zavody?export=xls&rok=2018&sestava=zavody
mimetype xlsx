--- v1 (2026-08-03)
+++ v2 (2026-10-03)
@@ -116,51 +116,51 @@
   <si>
     <t>IT regatta 2018</t>
   </si>
   <si>
     <t>Biograd na Moru, Chorvatsko</t>
   </si>
   <si>
     <t>2018-09-28</t>
   </si>
   <si>
     <t>MČR - Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2018-09-14</t>
   </si>
   <si>
     <t>MM Slovenska 2018 - VC Slovenska 2018</t>
   </si>
   <si>
     <t>VD Gabčíkovo, Slovensko</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2018-09-12</t>
   </si>
   <si>
     <t>Štatl Cup III</t>
   </si>
   <si>
     <t xml:space="preserve">IL6  </t>
   </si>
   <si>
     <t>2018-09-09</t>
   </si>
   <si>
     <t>Stavební regatta 2018</t>
   </si>
   <si>
     <t>2018-09-08</t>
   </si>
   <si>
     <t>Czech Supercup</t>
   </si>
   <si>
     <t>velke darko</t>
   </si>