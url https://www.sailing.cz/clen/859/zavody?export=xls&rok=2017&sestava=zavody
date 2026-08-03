--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -116,51 +116,51 @@
   <si>
     <t>2017-05-27</t>
   </si>
   <si>
     <t>Starobrno Cup a Krajský přebor</t>
   </si>
   <si>
     <t xml:space="preserve">Rac  </t>
   </si>
   <si>
     <t>2017-06-03</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2017-06-14</t>
   </si>
   <si>
     <t>Prigl rejs XI</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-06-17</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2017-06-21</t>
   </si>
   <si>
     <t>Štatl Cup II</t>
   </si>
   <si>
     <t>2017-06-24</t>
   </si>
   <si>
     <t>Veterán Cup</t>
   </si>
   <si>
     <t>2017-07-01</t>
   </si>