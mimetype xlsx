--- v1 (2026-08-03)
+++ v2 (2026-10-03)
@@ -98,51 +98,51 @@
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2017-05-21</t>
   </si>
   <si>
     <t>ERSTE PREMIER TROPHY</t>
   </si>
   <si>
     <t>Biograd na Moru, Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2017-05-27</t>
   </si>
   <si>
     <t>Starobrno Cup a Krajský přebor</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2017-06-03</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2017-06-14</t>
   </si>
   <si>
     <t>Prigl rejs XI</t>
   </si>
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>2017-06-17</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>