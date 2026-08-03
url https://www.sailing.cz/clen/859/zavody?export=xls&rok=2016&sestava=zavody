--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-04-20</t>
   </si>
   <si>
     <t>Prigl rejs III</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-04-30</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">IL6  </t>
   </si>
   <si>
     <t>2016-05-04</t>
   </si>
   <si>
     <t>Prigl rejs V</t>
   </si>
   <si>
     <t>2016-05-06</t>
   </si>
   <si>
     <t>M.B.Keramika Pálavská regata 2016</t>
   </si>