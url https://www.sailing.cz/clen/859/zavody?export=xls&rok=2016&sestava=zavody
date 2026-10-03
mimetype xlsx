--- v1 (2026-08-03)
+++ v2 (2026-10-03)
@@ -86,51 +86,51 @@
   <si>
     <t>2016-05-04</t>
   </si>
   <si>
     <t>Prigl rejs V</t>
   </si>
   <si>
     <t>2016-05-06</t>
   </si>
   <si>
     <t>M.B.Keramika Pálavská regata 2016</t>
   </si>
   <si>
     <t>2016-05-11</t>
   </si>
   <si>
     <t>Prigl rejs VI</t>
   </si>
   <si>
     <t>2016-05-14</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2016-05-21</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2016-05-25</t>
   </si>
   <si>
     <t>Prigl rejs VIII</t>
   </si>
   <si>
     <t>2016-06-10</t>
   </si>
   <si>
     <t>Hungarian Super Cup</t>
   </si>
   <si>
     <t>Balaton, Maďarsko</t>
   </si>