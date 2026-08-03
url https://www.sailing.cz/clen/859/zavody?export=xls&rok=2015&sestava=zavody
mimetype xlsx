--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-04-25</t>
   </si>
   <si>
     <t>Krajský přebor</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">IL6  </t>
   </si>
   <si>
     <t>2015-04-29</t>
   </si>
   <si>
     <t>Prigl Rejs IV</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-05-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2015-05-06</t>
   </si>
   <si>
     <t>Prigl Rejs V</t>
   </si>
   <si>
     <t>2015-05-08</t>
   </si>
   <si>
     <t>M.B.Keramika Pálavská regata 2015</t>
   </si>
   <si>
     <t>2015-05-13</t>
   </si>