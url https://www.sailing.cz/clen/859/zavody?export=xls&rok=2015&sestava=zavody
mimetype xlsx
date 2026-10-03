--- v1 (2026-08-03)
+++ v2 (2026-10-03)
@@ -104,51 +104,51 @@
   <si>
     <t>2015-05-13</t>
   </si>
   <si>
     <t>Prigl Rejs VI</t>
   </si>
   <si>
     <t>2015-05-16</t>
   </si>
   <si>
     <t xml:space="preserve">Věstonická Venuše </t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2015-05-23</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2015-05-27</t>
   </si>
   <si>
     <t>Prigl Rejs VIII</t>
   </si>
   <si>
     <t>2015-05-30</t>
   </si>
   <si>
     <t>Věstonická Venuše WS</t>
   </si>
   <si>
     <t>2015-06-08</t>
   </si>
   <si>
     <t>2015 RACEBOARD WORLD CHAMPIONSHIPS</t>
   </si>
   <si>
     <t>Sopoty, Polsko</t>
   </si>
   <si>
     <t>2015-06-17</t>
   </si>