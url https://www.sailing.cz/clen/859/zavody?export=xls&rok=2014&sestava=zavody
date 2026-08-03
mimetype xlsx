--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -83,51 +83,51 @@
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2014-05-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2014-05-17</t>
   </si>
   <si>
     <t>Věstonická Venuše WS</t>
   </si>
   <si>
     <t xml:space="preserve">Rac  </t>
   </si>
   <si>
     <t>2014-05-21</t>
   </si>
   <si>
     <t>Prígl Rejs V</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-05-23</t>
   </si>
   <si>
     <t>Velká cena YC Dyje II.</t>
   </si>
   <si>
     <t>2014-06-07</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2014-06-14</t>
   </si>
   <si>
     <t>Dragon board cup Velké Dářko</t>
   </si>
   <si>
     <t>2014-06-20</t>
   </si>