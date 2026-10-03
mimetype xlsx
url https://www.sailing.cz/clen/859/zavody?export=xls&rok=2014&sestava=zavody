--- v1 (2026-08-03)
+++ v2 (2026-10-03)
@@ -74,51 +74,51 @@
   <si>
     <t>2014-05-02</t>
   </si>
   <si>
     <t>Pálavská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2014-05-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2014-05-17</t>
   </si>
   <si>
     <t>Věstonická Venuše WS</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2014-05-21</t>
   </si>
   <si>
     <t>Prígl Rejs V</t>
   </si>
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>2014-05-23</t>
   </si>
   <si>
     <t>Velká cena YC Dyje II.</t>
   </si>
   <si>
     <t>2014-06-07</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>