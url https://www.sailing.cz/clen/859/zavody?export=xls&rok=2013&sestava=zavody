--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2013-04-20</t>
   </si>
   <si>
     <t>Krajský přebor</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2013-05-01</t>
   </si>
   <si>
     <t>Prigl Rejs I</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2013-05-03</t>
   </si>
   <si>
     <t>Pálavská regata - 120 let jachtingu v ČR</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2013-05-08</t>
   </si>
   <si>
     <t>Prigl Rejs II</t>
   </si>
   <si>
     <t>2013-05-11</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2013-05-15</t>
   </si>