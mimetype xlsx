--- v1 (2026-08-03)
+++ v2 (2026-10-03)
@@ -92,51 +92,51 @@
   <si>
     <t>2013-05-08</t>
   </si>
   <si>
     <t>Prigl Rejs II</t>
   </si>
   <si>
     <t>2013-05-11</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2013-05-15</t>
   </si>
   <si>
     <t>Prigl Rejs III</t>
   </si>
   <si>
     <t>2013-05-18</t>
   </si>
   <si>
     <t>Věstonická Venuše - okruh A</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2013-05-22</t>
   </si>
   <si>
     <t>Prigl Rejs IV</t>
   </si>
   <si>
     <t>2013-05-25</t>
   </si>
   <si>
     <t>Moravský pohár II</t>
   </si>
   <si>
     <t>2013-06-01</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2013-06-05</t>
   </si>