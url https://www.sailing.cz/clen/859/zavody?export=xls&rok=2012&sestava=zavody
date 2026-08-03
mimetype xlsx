--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -98,51 +98,51 @@
   <si>
     <t>2012-05-12</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2012-05-19</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>2012-05-26</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>2012-05-30</t>
   </si>
   <si>
     <t>Prigl rejs 3</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2012-06-09</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>2012-06-16</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2012-06-21</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Vranovská přehrada</t>
   </si>