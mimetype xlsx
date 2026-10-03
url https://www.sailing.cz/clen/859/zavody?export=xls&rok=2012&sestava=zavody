--- v1 (2026-08-03)
+++ v2 (2026-10-03)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2012-04-14</t>
   </si>
   <si>
     <t>Krajský přebor</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">IL6  </t>
   </si>
   <si>
     <t>2012-04-28</t>
   </si>
   <si>
     <t>Jarní pohár WCVD</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2012-05-04</t>
   </si>
   <si>
     <t>Pálavská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2012-05-12</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2012-05-19</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>