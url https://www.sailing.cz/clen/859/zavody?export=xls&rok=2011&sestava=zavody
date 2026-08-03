--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2011-05-06</t>
   </si>
   <si>
     <t>Pálavská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2011-05-14</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2011-05-18</t>
   </si>
   <si>
     <t>Brněnský rejs II.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2011-05-21</t>
   </si>
   <si>
     <t>Jihočeský pohár - Grand Prix</t>
   </si>
   <si>
     <t>Dvořiště</t>
   </si>
   <si>
     <t xml:space="preserve">IL6  </t>
   </si>
   <si>
     <t>2011-05-25</t>
   </si>
   <si>
     <t>Brněnský rejs III.</t>
   </si>
   <si>
     <t>2011-06-04</t>
   </si>
   <si>
     <t>O kapitánskou čepici</t>
   </si>