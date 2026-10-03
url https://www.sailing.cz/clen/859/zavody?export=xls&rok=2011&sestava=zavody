--- v1 (2026-08-03)
+++ v2 (2026-10-03)
@@ -131,51 +131,51 @@
   <si>
     <t>2011-06-11</t>
   </si>
   <si>
     <t>Cena Damet</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2011-06-18</t>
   </si>
   <si>
     <t>Jesenický pohár</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2011-06-25</t>
   </si>
   <si>
     <t>Veterán Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2011-07-02</t>
   </si>
   <si>
     <t>ilhánkův memoriál</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2011-07-30</t>
   </si>
   <si>
     <t>24 hodin Dářka</t>
   </si>
   <si>
     <t>2011-08-05</t>
   </si>
   <si>
     <t>49.Beskydská regata - Mem. Břetislava Hr</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>