--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -224,51 +224,51 @@
   <si>
     <t>2008-08-09</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>082126</t>
   </si>
   <si>
     <t>2008-08-15</t>
   </si>
   <si>
     <t>Veteran Cup Finn</t>
   </si>
   <si>
     <t>082143</t>
   </si>
   <si>
     <t>2008-08-24</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>082129</t>
   </si>
   <si>
     <t>2008-08-28</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>087030</t>
   </si>
   <si>
     <t>Czech Laser Radial Master</t>
   </si>
   <si>
     <t>Nove Mlýny</t>
   </si>
   <si>
     <t>087020</t>
   </si>
   <si>
     <t>2008-09-16</t>
   </si>