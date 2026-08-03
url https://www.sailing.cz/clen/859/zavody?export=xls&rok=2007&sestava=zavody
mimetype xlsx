--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -200,51 +200,51 @@
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>072205</t>
   </si>
   <si>
     <t>2007-08-18</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>071328</t>
   </si>
   <si>
     <t>2007-08-25</t>
   </si>
   <si>
     <t>Avar Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>072123</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2007-08-29</t>
   </si>
   <si>
     <t xml:space="preserve">testovac9 </t>
   </si>
   <si>
     <t>plzen</t>
   </si>
   <si>
     <t>071382</t>
   </si>
   <si>
     <t>MČR - Lipno Regatta (okruh Bravo)</t>
   </si>