--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-13</t>
   </si>
   <si>
     <t>Modrá vlajka Seče</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>