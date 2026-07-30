--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">Mr   </t>
   </si>
   <si>
     <t>2023-10-21</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t>RsA</t>
   </si>
   <si>
     <t>2023-10-20</t>
   </si>
   <si>
     <t>mPOS Match Race Tour vol. 2</t>
   </si>
   <si>
     <t>2023-07-26</t>
   </si>
   <si>
     <t>Pražský točák XVII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-07-19</t>
   </si>
   <si>
     <t>Pražský točák XVI</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>Pražský točák XV</t>
   </si>
   <si>
     <t>2023-06-28</t>
   </si>
   <si>
     <t>Pražský točák XIII</t>
   </si>
   <si>
     <t>2023-06-21</t>
   </si>
   <si>
     <t>Pražský točák XII</t>
   </si>