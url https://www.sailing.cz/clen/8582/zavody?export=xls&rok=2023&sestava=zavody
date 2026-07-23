--- v0 (2026-05-19)
+++ v1 (2026-07-23)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-10-21</t>
   </si>
   <si>
     <t>Optimist Race</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-10-06</t>
   </si>
   <si>
     <t>725 m nad veci</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">RS7  </t>
   </si>
   <si>
     <t>2023-08-26</t>
   </si>
   <si>
     <t>Miš regata</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>Windypoint Regata</t>
   </si>